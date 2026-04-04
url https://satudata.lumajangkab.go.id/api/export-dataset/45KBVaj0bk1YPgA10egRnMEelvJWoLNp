--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,97 +12,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Kecamatan yang Terjangkau Infrastruktur Jaringan Serat Optik</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>-Serat optik merupakan teknologi yang digunakan dalam bidang telekomunikasi dan informatika. Teknologi ini memungkinkan transmisi data dengan kecepatan tinggi.
 -Jaringan serat optik adalah jaringan telekomunikasi utama yang berbasis kebel serat optik yang terbuat dari kaca atau plastik yang sangat halus dan lebih kecil dari sehelai rambut, dan dapat digunakan untuk mentransmisikan sinyal cahaya dari suatu tempat ke tempat lain. Optic Distribution Point (ODP) adalah tempat terminasi kabel yang memiliki sifat-sifat tahan korosi, tahan cuaca, kuat dan kokoh dengan konstruksi untuk dipasang diluar. Kecamatan merupakan bagian wilayah daerah provinsi yang dipimpin oleh camat.
 Cara perhitungan : Jumlah kecamatan yang tersambung Optical Distribution Point (ODP) dibagi dengan jumlah total kecamatan di Indonesia dikalikan dengan 100%.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -115,71 +118,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -445,181 +441,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">