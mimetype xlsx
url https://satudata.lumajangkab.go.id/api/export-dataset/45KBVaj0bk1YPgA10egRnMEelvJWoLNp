--- v1 (2026-04-04)
+++ v2 (2026-05-20)
@@ -538,52 +538,52 @@
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B12" s="6" t="s">
-        <v>16</v>
+      <c r="B12" s="6">
+        <v>9.52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>