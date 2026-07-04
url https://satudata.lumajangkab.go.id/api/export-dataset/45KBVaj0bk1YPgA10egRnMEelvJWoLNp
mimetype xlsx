--- v2 (2026-05-20)
+++ v3 (2026-07-04)
@@ -23,92 +23,92 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Kecamatan yang Terjangkau Infrastruktur Jaringan Serat Optik</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>-Serat optik merupakan teknologi yang digunakan dalam bidang telekomunikasi dan informatika. Teknologi ini memungkinkan transmisi data dengan kecepatan tinggi.
 -Jaringan serat optik adalah jaringan telekomunikasi utama yang berbasis kebel serat optik yang terbuat dari kaca atau plastik yang sangat halus dan lebih kecil dari sehelai rambut, dan dapat digunakan untuk mentransmisikan sinyal cahaya dari suatu tempat ke tempat lain. Optic Distribution Point (ODP) adalah tempat terminasi kabel yang memiliki sifat-sifat tahan korosi, tahan cuaca, kuat dan kokoh dengan konstruksi untuk dipasang diluar. Kecamatan merupakan bagian wilayah daerah provinsi yang dipimpin oleh camat.
 Cara perhitungan : Jumlah kecamatan yang tersambung Optical Distribution Point (ODP) dibagi dengan jumlah total kecamatan di Indonesia dikalikan dengan 100%.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -464,142 +464,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>9.52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">