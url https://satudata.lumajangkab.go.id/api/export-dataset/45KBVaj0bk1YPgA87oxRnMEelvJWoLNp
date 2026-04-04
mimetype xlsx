--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,97 +12,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Tindaklanjut Rekomendasi BPK Tahun Anggaran N-1</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Hasil perhitungan BPK-RI
 Tindak lanjut atas rekomendasi BPK adalah kegiatan dan/atau keputusan yang dilakukan oleh pimpinan entitas yang diperiksa dan/atau pihak lain yang kompeten untuk melaksanakan pemenuhan saran atau rekomendasi yang diberikan oleh BPK setelah hasil pemeriksaan selesai.
 Rekomendasi hasil pemeriksaan BPK adalah saran dari pemeriksa berdasarkan hasil pemeriksaannya, yang ditujukan kepada orang dan/atau badan yang berwenang untuk melakukan tindakan dan/atau perbaikan.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Inspektorat Daerah</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Badan Pemeriksa Keuangan Republik Indonesia</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -115,71 +118,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -445,181 +441,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">