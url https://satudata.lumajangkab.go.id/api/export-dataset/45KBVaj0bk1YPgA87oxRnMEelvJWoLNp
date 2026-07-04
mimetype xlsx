--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,92 +23,92 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Tindaklanjut Rekomendasi BPK Tahun Anggaran N-1</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Hasil perhitungan BPK-RI
 Tindak lanjut atas rekomendasi BPK adalah kegiatan dan/atau keputusan yang dilakukan oleh pimpinan entitas yang diperiksa dan/atau pihak lain yang kompeten untuk melaksanakan pemenuhan saran atau rekomendasi yang diberikan oleh BPK setelah hasil pemeriksaan selesai.
 Rekomendasi hasil pemeriksaan BPK adalah saran dari pemeriksa berdasarkan hasil pemeriksaannya, yang ditujukan kepada orang dan/atau badan yang berwenang untuk melakukan tindakan dan/atau perbaikan.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Inspektorat Daerah</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Badan Pemeriksa Keuangan Republik Indonesia</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -464,142 +464,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">