--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Indeks Survei Penilaian Integritas (SPI)</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Indeks Survei Penilaian Integritas (SPI) adalah hasil dari survei yang dilakukan Komisi Pemberantasan Korupsi (KPK) untuk mengukur tingkat integritas suatu instansi. Indeks SPI ini digunakan untuk memetakan risiko korupsi dan upaya pencegahannya.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Inspektorat Daerah</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Komisi Pemberantasan Korupsi Republik Indonesia</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">