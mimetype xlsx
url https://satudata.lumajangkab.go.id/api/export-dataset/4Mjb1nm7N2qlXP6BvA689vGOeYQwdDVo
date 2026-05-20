--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -536,52 +536,52 @@
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B12" s="6" t="s">
-        <v>16</v>
+      <c r="B12" s="6">
+        <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>