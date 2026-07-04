--- v1 (2026-05-20)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Peta Rencana Struktur Ruang Sistem Jaringan Sumber Daya Air</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Peta Rencana Struktur Ruang Sistem Jaringan Sumber Daya Air adalah peta yang menggambarkan tata letak dan pengelolaan infrastruktur sumber daya air di suatu wilayah. Peta ini bertujuan untuk merencanakan dan mengelola distribusi dan penggunaan sumber daya air secara efisien dan berkelanjutan, termasuk air baku untuk kebutuhan rumah tangga, industri, pertanian, serta untuk pemeliharaan ekosistem alami, saat ini terdapat 4 peta Rencana Struktur Ruang ( Peta Struktur ruang RDTR WP Perkotaan Lumajang, RDTR WP Senduro, RDTR WP Kedungjajang dan RTRW Kabupaten Lumajang)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pekerjaan Umum dan Penataan Ruang</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Lembar</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pekerjaan Umum dan Tata Ruang</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,118 +462,120 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>1.0</v>
       </c>