--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Peningkatan Investasi di Kabupaten Lumajang</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Peningkatan jumlah investasi perseorangan/badan usaha yang melakukan penanaman modal dalam negeri dan asing pada tahun laporan dibandingkan dengan tahun sebelumnya menggunakan formulasi perhitungan jumlah investasi tahun laporan dikurangi dengan jumlah investasi tahun sebelumnya dibagi jumlah investasi tahun sebelumnya.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Penanaman Modal</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Penanaman Modal dan Pelayanan Terpadu Satu Pintu</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,126 +462,128 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>572.24</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>14.61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>