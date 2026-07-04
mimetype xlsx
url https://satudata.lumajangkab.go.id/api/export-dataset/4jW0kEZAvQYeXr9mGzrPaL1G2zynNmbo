--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,92 +23,92 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase keluarga yang mendapatkan Pembelajaran Keluarga (Puspaga) yang Bersperspektif Gender dan Hak Anak Sesuai Standar</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Keluarga yang mendapatkan Pembelajaran Keluarga (Puspaga) yang Bersperspektif Gender dan Hak Anak Sesuai Standart adalah Keluarga yang dibina melalui PPKG, PKH (sasaran PKH), Rehsos (data keluarga yang diberi peningkatan kapasitas pencegahan perkawinan anak), dan Dinkes P2KB (data BKB, BKR, UPPKA dan BKL) dan lembaga non pemerintah. 
 Peningkatan Kualitas Keluarga sesuai standart adalah Legaliltas, Keutuhan dan Kesetaraan Gender, Ketahanan Fisik, Ketahanan Ekonomi, Ketahanan Psikologi dan Ketahanan sosial budaya (Permen PPPA nomor 7 tahun 2022) 
 Jumlah seluruh berdasarkan data dari Dispendukcapil</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Sosial</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Sosial, Pemberdayaan Perempuan, dan Perlindungan Anak</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -464,142 +464,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">