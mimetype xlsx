--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -547,55 +547,55 @@
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B12" s="6" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="B12" s="6">
+        <v>33.586</v>
+      </c>
+      <c r="C12" s="6">
+        <v>33.536</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>