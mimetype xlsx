--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase sarana prasarana bagi korban bencana kabupaten/kota yang disediakan sesuai standar</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Standar sarana prasarana bagi korban bencana adalah Sarana Prasarana bagi korban bencana yang sesuai Peraturan Menteri Dalam Negeri Nomor 27 Tahun 2007 Tentang Pedoman Penyiapan Sarana dan Prasarana Dalam Penanggulangan Bencana.
 Sarana prasarana bagi korban bencana yang dimaksud adalah kewenangan Dinas Sosial meliputi kendaraan operasional sesuai dengan kondisi daerah, dapur umum berikut kelengkapan logistiknya, tenda-tenda darurat untuk penampungan dan evakuasi pengungsi, penyiapan 
 valbed serta penyiapan tandu dan alat perlengkapan lainnya, sarana air bersih dan sarana sanitasi/MCK di tempat evakuasi pengungsi dengan 
 memisahkan sarana sanitasi/MCK untuk laki-laki dan perempuan, dan lokasi sementara bagi pengungsi.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Sosial</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Sosial, Pemberdayaan Perempuan, dan Perlindungan Anak</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,142 +465,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">