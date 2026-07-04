--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Pustakawan, Tenaga Teknis, dan Penilai yang Memiliki Sertifikat</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Seseorang yang memiliki kompetensi yang diperoleh melalui pendidikan dan/atau pelatihan kepustakawanan/uji sertifikasi pustakawan, mempunyai tugas dan tanggung jawab untuk melaksanakan pengelolaan dan pelayanan perpustakaan, serta sudah tersertifikasi. Jumlah pustakawan merujuk pada jumlah pustakawan yang bekerja di Dinas Kearsipan dan Perpustakaan yang sudah berstatus PNS atau P3K (Pegawai Pemerintah dengan Perjanjian Kerja) dan menduduki jabatan fungsional pustakawan dari semua jenjang pustakawan.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perpustakaan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kearsipan dan Perpustakaan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">