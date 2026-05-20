--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -536,52 +536,52 @@
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B12" s="6" t="s">
-        <v>16</v>
+      <c r="B12" s="6">
+        <v>1.623</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>