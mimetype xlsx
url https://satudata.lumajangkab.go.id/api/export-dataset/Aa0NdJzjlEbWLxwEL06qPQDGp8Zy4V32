--- v1 (2026-05-20)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Masyarakat yang Mendapatkan Literasi di Bidang Digital</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Literasi digital merupakan pengetahuan serta kecakapan pengguna dalam memanfaatkan media digital, seperti alat komunikasi, jaringan internet dan lain sebagainya. Kecakapan pengguna dalam literasi digital mencakup kemampuan untuk menemukan, mengerjakan, mengevaluasi, menggunakan, membuat serta memanfaatkannya dengan bijak, cerdas, cermat serta tepat sesuai kegunaannya. (pustaka.bunghatta.ac.id)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pemberdayaan Masyarakat dan Desa</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Juta Jiwa</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>1.623</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">