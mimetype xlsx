--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,91 +23,91 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Prevalensi Wasting Balita</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase balita yang mengalami gizi kurang (wasting) di suatu populasi dihitung berdasarkan jumlah balita yang memiliki status gizi kurang (wasting), yaitu balita dengan hasil pengukuran indeks berat badan terhadap tinggi badan (BB/TB) atau berat badan terhadap panjang badan (BB/PB) yang berada di bawah -2 standar deviasi (SD) dari median standar pertumbuhan WHO, dibagi dengan jumlah total balita yang diukur dalam kurun waktu tertentu, kemudian dikalikan 100 persen.
 *jumlah sasaran balita ditetapkan berdasarkan SK bupati yang berlaku di tahun N</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -463,142 +463,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">