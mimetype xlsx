--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,94 +23,94 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Akses Masyarakat terhadap Penggunaan Arsip yang Bersifat Tertutup</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Arsip Bersifat Tertutup yaitu arsip yang aksesnya dibatasi atau tidak dapat diakses oleh publik karena mengandung informasi sensitif atau memiliki pertimbangan kepentingan nasional atau hukum.
 Kriteria Masyarakat pengguna akses perizinan Penggunaan Arsip yang Bersifat Tertutup meliputi :
 1. Surat Permohonan
 2. KTP 
 3. Formulir permohonan</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kearsipan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kearsipan dan Perpustakaan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,142 +466,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">