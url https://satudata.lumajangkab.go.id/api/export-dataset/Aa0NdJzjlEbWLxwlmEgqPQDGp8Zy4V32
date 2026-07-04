--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Iklim keamanan SMP</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persepsi rata-rata siswa dan warga sekolah di jenjang Sekolah Menengah Pertama (SMP) mengenai tingkat keamanan di lingkungan sekolah. Pengukurannya sama dengan jenjang SD, melalui survei lingkungan belajar yang menilai berbagai aspek keamanan sekolah.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pendidikan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pendidikan dan Kebudayaan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">