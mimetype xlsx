--- v0 (2025-12-21)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Anak Balita</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Pelayanan Kesehatan Balita adalah pelayanan kesehatan yang diberikan kepada anak berusia 0-59 bulan sesuai standar meliputi :
 1)   Pelayanan kesehatan balita sehat. Pelayanan kesehatan balita sehat adalah pelayanan pemantauan  pertumbuhan dan perkembangan. Menggunakan buku KIA dan skrining tumbuh kembang menggunakan alat antropometri dan alat deteksi dini perkembangan anak, meliputi :
 a)        Pelayanan kesehatan balita usia 0-11 bulan:
 (1)    Penimbangan minimal 8 kali setahun.
 (2)   Pengukuran panjang/tinggi badan Minimal 2 kali/tahun.
 (3)   Pengukuran   lingkar   kepala   minimal 2 kali/tahun.
 (4)   Pemantauan   perkembangan   minimal   4 kali/tahun.
 (5)   Pemberian kapsul vitamin A pada usia 6-11 bulan 1 kali setahun.
 (6)   Pemberian imunisasi dasar lengkap.
 b)    Pelayanan kesehatan balita usia 12-23 bulan:
            (1)    Penimbangan   minimal   8   kali   setahun (minimal 4 kali dalam kurun waktu 6 bulan).
            (2)   Pengukuran panjang/tinggi badan minimal 2 kali/tahun.
@@ -81,50 +81,53 @@
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Anak</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -137,71 +140,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -467,181 +463,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6">
+        <v>50547.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">