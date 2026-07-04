--- v1 (2026-04-05)
+++ v2 (2026-07-04)
@@ -21,50 +21,53 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Cakupan Pelayanan Anak Balita</t>
   </si>
   <si>
     <t>Kode Dataset</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Pelayanan Kesehatan Balita adalah pelayanan kesehatan yang diberikan kepada anak berusia 0-59 bulan sesuai standar meliputi :
 1)   Pelayanan kesehatan balita sehat. Pelayanan kesehatan balita sehat adalah pelayanan pemantauan  pertumbuhan dan perkembangan. Menggunakan buku KIA dan skrining tumbuh kembang menggunakan alat antropometri dan alat deteksi dini perkembangan anak, meliputi :
 a)        Pelayanan kesehatan balita usia 0-11 bulan:
 (1)    Penimbangan minimal 8 kali setahun.
 (2)   Pengukuran panjang/tinggi badan Minimal 2 kali/tahun.
 (3)   Pengukuran   lingkar   kepala   minimal 2 kali/tahun.
 (4)   Pemantauan   perkembangan   minimal   4 kali/tahun.
 (5)   Pemberian kapsul vitamin A pada usia 6-11 bulan 1 kali setahun.
 (6)   Pemberian imunisasi dasar lengkap.
 b)    Pelayanan kesehatan balita usia 12-23 bulan:
            (1)    Penimbangan   minimal   8   kali   setahun (minimal 4 kali dalam kurun waktu 6 bulan).
            (2)   Pengukuran panjang/tinggi badan minimal 2 kali/tahun.
            (3)   Pengukuran   lingkar   kepala   minimal  2 kali/tahun.
            (4)   Pemantauan   perkembangan   minimal   2kali/ tahun.
            (5)   Pemberian   kapsul vitamin A sebanyak 2 kali setahun.
            (6)   Pemberian imunisasi lanjutan anak Baduta.                         
 c)    Pelayanan kesehatan balita usia 24-59 bulan:
         (1)   Penimbangan   minimal   8   kali   setahun
                 (minimal  4  kali  dalam  kurun  waktu  6 bulan).
         (2)   Pengukuran   tinggi   badan   minimal   2 kali/tahun.
@@ -84,53 +87,50 @@
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Anak</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -486,134 +486,136 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>50547.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>