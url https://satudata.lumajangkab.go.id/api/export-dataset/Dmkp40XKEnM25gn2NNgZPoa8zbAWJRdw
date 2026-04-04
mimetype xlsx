--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Pelayanan Kesehatan Ibu Bersalin Sesuai Standar</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase ibu yang bersalin di fasilitas kesehatan di suatu wilayah pada kurun waktu yang tertentu sesuai standar (sesuai SPM)
 Persalinan sebagaimana dimaksud dilakukan oleh tim paling sedikit 1 (satu) orang Tenaga Medis dan 2 (dua) orang Tenaga Kesehatan.
 Dalam hal terdapat keterbatasan akses persalinan di fasyankes sebagaimana dimaksud di atas, persalinan tanpa komplikasi dapat
 dilakukan oleh tim paling sedikit 2 (dua) orang Tenaga Kesehatan, yang terdiri atas bidan dan perawat atau 2 (dua) orang bidan
 Fasyankes mencakup:
 FKTP: puskes, klinik pratama, praktik mandiri Tenaga Medis atau Tenaga Kesehatan
 KRTL: RS, klinik utama, praktik mandiri Tenaga Medis
 Cara Perhitungan 
 Jumlah ibu bersalin di fasilitas kesehatan pada kurun waktu tertentu di suatu wilayah dibagi Jumlah sasaran ibu bersalin pada kurun
 waktu yang sama di suatu wilayah) × 100%abupaten/kota tersebut dalam kurun waktu satu tahun yang sama, kemudian dikalikan dengan 100 persen</t>
   </si>
   <si>
@@ -66,50 +66,53 @@
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -122,71 +125,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -452,181 +448,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">