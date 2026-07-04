--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,99 +23,99 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Pelayanan Kesehatan Ibu Bersalin Sesuai Standar</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Persentase ibu yang bersalin di fasilitas kesehatan di suatu wilayah pada kurun waktu yang tertentu sesuai standar (sesuai SPM)
 Persalinan sebagaimana dimaksud dilakukan oleh tim paling sedikit 1 (satu) orang Tenaga Medis dan 2 (dua) orang Tenaga Kesehatan.
 Dalam hal terdapat keterbatasan akses persalinan di fasyankes sebagaimana dimaksud di atas, persalinan tanpa komplikasi dapat
 dilakukan oleh tim paling sedikit 2 (dua) orang Tenaga Kesehatan, yang terdiri atas bidan dan perawat atau 2 (dua) orang bidan
 Fasyankes mencakup:
 FKTP: puskes, klinik pratama, praktik mandiri Tenaga Medis atau Tenaga Kesehatan
 KRTL: RS, klinik utama, praktik mandiri Tenaga Medis
 Cara Perhitungan 
 Jumlah ibu bersalin di fasilitas kesehatan pada kurun waktu tertentu di suatu wilayah dibagi Jumlah sasaran ibu bersalin pada kurun
 waktu yang sama di suatu wilayah) × 100%abupaten/kota tersebut dalam kurun waktu satu tahun yang sama, kemudian dikalikan dengan 100 persen</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -471,142 +471,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">