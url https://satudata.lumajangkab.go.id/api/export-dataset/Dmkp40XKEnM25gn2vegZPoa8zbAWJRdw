--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,91 +23,91 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Keselarasan RKPD dengan Renja PD Pada Bidang Perekonomian dan SDA</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>"Jumlah program dalam dokumen perencanaan perangkat daerah bidang Perekonomian dan SDA tahunan adalah jumlah program dalam dokumen Renja Perangkat Daerah tahun berkenaan 
 Jumlah program dalam dokumen perencanaan pembangunan daerah tahunan adalah jumlah program dalam dokumen RKPD (rumpun bidang Perekonomian dan SDA) tahun berkenaan"</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perencanaan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persentase</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Badan Perencanaan Pembangunan, Riset dan Inovasi Daerah</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -463,142 +463,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">