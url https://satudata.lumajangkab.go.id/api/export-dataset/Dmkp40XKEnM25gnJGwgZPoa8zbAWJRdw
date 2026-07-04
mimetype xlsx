--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Rumah Tangga yang Terlayani IPLT (Instalasi Pengolahan Lumpur Tinja)</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah rumah tangga yang memiliki tangki septik kedap dan telah memperoleh layanan penyedotan lumpur tinja yang dilakukan oleh petugas resmi, di mana lumpur tinja tersebut diangkut dan diolah di IPLT yang beroperasi sesuai standar teknis pengelolaan lumpur tinja.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Rumah Tangga</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>611.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">