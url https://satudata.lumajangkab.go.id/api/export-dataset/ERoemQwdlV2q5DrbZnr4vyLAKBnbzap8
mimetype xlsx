--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Penyediaan dan Rehabilitasi Rumah yang Layak Huni bagi Korban Bencana Kabupaten Menurut Kecamatan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah unit rumah di setiap kecamatan yang dibangun baru atau direhabilitasi pascabencana untuk memenuhi kriteria rumah layak huni, meliputi rumah yang rusak berat, sedang, atau ringan akibat bencana alam maupun non-alam</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,140 +462,142 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">