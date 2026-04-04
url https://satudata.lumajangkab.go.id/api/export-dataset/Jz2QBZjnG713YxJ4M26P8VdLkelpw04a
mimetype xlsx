--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Cakupan Sediaan Farmasi, Alat Kesehatan dan Makanan Minuman</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah sarana yang menyediakan sediaan farmasi (Apotek, toko obat dan umot) , alat kesehatan (Toko alkes dan optik), dan makanan minuman (sarana distribusi pangan)sesuai standar dalam 1 tahun.
 Catatan:
 penentuan standar sesuai dengan PMK 14 Tahun 2021 tentang perizinan berusaha berbasis risiko sektor kesehatan dan peraturan 
 permendagri 41 tahun 2018 tentang peningkatan koordinasi pembinaan dan pengawasan obat dan makanan di daerah</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -116,71 +119,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -446,181 +442,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">