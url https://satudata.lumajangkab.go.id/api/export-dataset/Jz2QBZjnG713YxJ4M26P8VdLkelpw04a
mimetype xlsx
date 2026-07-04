--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Cakupan Sediaan Farmasi, Alat Kesehatan dan Makanan Minuman</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah sarana yang menyediakan sediaan farmasi (Apotek, toko obat dan umot) , alat kesehatan (Toko alkes dan optik), dan makanan minuman (sarana distribusi pangan)sesuai standar dalam 1 tahun.
 Catatan:
 penentuan standar sesuai dengan PMK 14 Tahun 2021 tentang perizinan berusaha berbasis risiko sektor kesehatan dan peraturan 
 permendagri 41 tahun 2018 tentang peningkatan koordinasi pembinaan dan pengawasan obat dan makanan di daerah</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,142 +465,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">