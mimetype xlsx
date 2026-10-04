--- v1 (2026-07-04)
+++ v2 (2026-10-04)
@@ -545,55 +545,55 @@
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
-      <c r="B11" s="6" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="B11" s="6">
+        <v>373.0</v>
+      </c>
+      <c r="C11" s="6">
+        <v>1579.0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>3</v>
       </c>
     </row>