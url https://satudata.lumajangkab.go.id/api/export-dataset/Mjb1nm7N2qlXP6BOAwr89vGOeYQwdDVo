--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,50 +23,53 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Tenaga Kerja yang Ditempatkan (Dalam dan Luar Negeri) melalui Mekanisme Layanan Antar Kerja Dalam Wilayah Kabupaten Lumajang</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Perbandingan jumlah pencari kerja yang ditempatkan baik di dalam negeri maupun luar negeri dengan pencari kerja terdaftar pada Dinas Kab/Kota,  dimana PTKDN (Penempatan Tenaga Kerja Dalam Negeri) adalah proses penempatan yang diberikan kepada pencari kerja untuk mendapatkan pekerjaan dan pemenuhan kebutuhan tenaga kerja bagi pemberi kerja di wilayah kabu/kota sedangkan PTKLN (Penempatan Tenaga Kerja Luar Negeri) adalah kegiatan penempatan tenaga kerja yang dilakukan dalam rangka mempertemukan persediaan PMI dengan permintaan pasar kerja di luar negeri dengan menggunakan mekanisme Antar Kerja.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Tenaga Kerja</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Bulanan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
@@ -93,53 +96,50 @@
     <t>April</t>
   </si>
   <si>
     <t>Mei</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
     <t>Agustus</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Oktober</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>Desember</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -495,307 +495,309 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:M14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H10" s="3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I10" s="3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M11" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="G12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M12" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M14" s="6" t="s">
-        <v>27</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">