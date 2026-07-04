--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,91 +23,91 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Penerima manfaat yang meningkat kemandirian ekonomi</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Penerima manfaat yang meningkat kemandirian ekonomi adalah PPKS yang mendapatkan program pemberdayaan ekonomi (Permodalan KUBE, WRSE, PENA, Bantuan ExClient, Bansos Kemiskinan Ekstrem) yang memiliki kemampuan memenuhi kebutuhan dasarnya secara mandiri. 
 Populasi fakir miskin serta masyarakat miskin dan rentan cakupan daerah kabupaten/kota yang mendapatkan pemberdayaan sosial ekonomi adalah Masyarakat miskin yang menerima bantuan Permodalan KUBE, WRSE, PENA, Bantuan ExClient, Bansos Kemiskinan Ekstrem</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Sosial</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Sosial, Pemberdayaan Perempuan, dan Perlindungan Anak</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -463,142 +463,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">