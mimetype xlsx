--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -538,52 +538,52 @@
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B12" s="6" t="s">
-        <v>16</v>
+      <c r="B12" s="6">
+        <v>76.92</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>85.24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>