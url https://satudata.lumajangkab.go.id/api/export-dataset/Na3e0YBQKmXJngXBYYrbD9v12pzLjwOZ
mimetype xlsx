--- v0 (2026-06-20)
+++ v1 (2026-10-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Daftar Potensi Masalah dan masalah</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Indikator yang menunjukkan tingkat penurunan jumlah masalah yang berhubungan dengan Ideologi, Politik, Ekonomi, Sosial, dan Budaya (Ipoleksosbud) dalam suatu periode waktu tertentu, dibandingkan dengan periode sebelumnya. Indikator ini digunakan untuk mengukur efektivitas kebijakan dan intervensi yang dilakukan oleh pemerintah atau instansi terkait dalam mengurangi jumlah dan dampak masalah di bidang Ipoleksosbud.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kesatuan Bangsa dan Politik</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Jumlah</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Badan Kesatuan Bangsa dan Politik</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">