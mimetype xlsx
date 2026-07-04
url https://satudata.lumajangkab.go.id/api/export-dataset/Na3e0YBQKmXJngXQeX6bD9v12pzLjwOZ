--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Penduduk yang mendapatkan pelayanan penyelesaian masalah pendaftaran penduduk</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>individu atau kelompok masyarakat yang memperoleh bantuan atau solusi terkait kendala, kesulitan, atau permasalahan dalam proses pendaftaran penduduk, seperti pembetulan data, pengurusan dokumen kependudukan yang belum lengkap, atau penanganan kasus khusus lainnya</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Administrasi Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Semesteran</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester 1</t>
   </si>
   <si>
     <t>Semester 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,157 +465,159 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">