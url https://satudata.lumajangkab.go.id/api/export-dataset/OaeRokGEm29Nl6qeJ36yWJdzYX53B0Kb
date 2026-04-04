--- v0 (2025-12-20)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Perusahaan yang Menerapkan Tata Kelola Kerja yang Layak</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Perusahaan yang menerapkan tata kelola kerja yang layak adalah perusahaan yang memiliki :
 1. Peraturan Perusahaan (PP) yang mempunyai masa berlaku 2 tahun dan telah menyusun struktur skala upah 
 2. Perjanjian Kerja Bersama (PKB) yang mempunyau masa berlaku 2 tahun dan telah menyusun struktur skala upah 
 3. LKS Bipartit yang mempunyai masa berlaku 3 tahun
 4. Telah mendaftarkan pekerjanya menjadi peserta BPJS Ketenagakerjaan serta pengupahannya sesuai dengan aturan yang berlaku.
 Data bersumber dari OSS DPMPTSP
 Jumlah Perusahaan meliputi perusahaan kecil, menengah dan besar 
 Data perusahaan menggunakan jumlah perusahaan dari OSS DPMPTSP tahun 2025 sejumlah 2200 perusahaan</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
@@ -64,50 +64,53 @@
     <t>Tenaga Kerja</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -120,71 +123,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -450,181 +446,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">