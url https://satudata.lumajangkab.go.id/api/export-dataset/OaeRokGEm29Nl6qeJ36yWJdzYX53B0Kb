--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,97 +23,97 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Perusahaan yang Menerapkan Tata Kelola Kerja yang Layak</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Perusahaan yang menerapkan tata kelola kerja yang layak adalah perusahaan yang memiliki :
 1. Peraturan Perusahaan (PP) yang mempunyai masa berlaku 2 tahun dan telah menyusun struktur skala upah 
 2. Perjanjian Kerja Bersama (PKB) yang mempunyau masa berlaku 2 tahun dan telah menyusun struktur skala upah 
 3. LKS Bipartit yang mempunyai masa berlaku 3 tahun
 4. Telah mendaftarkan pekerjanya menjadi peserta BPJS Ketenagakerjaan serta pengupahannya sesuai dengan aturan yang berlaku.
 Data bersumber dari OSS DPMPTSP
 Jumlah Perusahaan meliputi perusahaan kecil, menengah dan besar 
 Data perusahaan menggunakan jumlah perusahaan dari OSS DPMPTSP tahun 2025 sejumlah 2200 perusahaan</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Tenaga Kerja</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -469,142 +469,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">