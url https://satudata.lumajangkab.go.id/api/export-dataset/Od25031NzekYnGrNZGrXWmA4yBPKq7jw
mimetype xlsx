--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,99 +23,99 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Jumlah Penerbitan Dokumen Administrasi Kependudukan yang dicetaksahaja (satu hari jadi)</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>ukuran yang menunjukkan rasio jumlah dokumen kependudukan (seperti KTP, KK, Akta Kelahiran, dll.) yang berhasil diterbitkan dan dicetak dalam waktu satu hari kerja dibandingkan dengan total jumlah permohonan dokumen pada periode tertentu</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Administrasi Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Triwulanan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Triwulan 1</t>
   </si>
   <si>
     <t>Triwulan 2</t>
   </si>
   <si>
     <t>Triwulan 3</t>
   </si>
   <si>
     <t>Triwulan 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -471,187 +471,189 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>18.0</v>
       </c>
       <c r="C12" s="6">
         <v>36.0</v>
       </c>
       <c r="D12" s="6">
         <v>58.0</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>19.76</v>
       </c>
       <c r="C13" s="6">
         <v>37.84</v>
       </c>
       <c r="D13" s="6">
         <v>58.86</v>
       </c>
       <c r="E13" s="6">
         <v>93.0</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>80.0</v>
       </c>
       <c r="C14" s="6">
         <v>82.0</v>
       </c>
       <c r="D14" s="6">
         <v>88.0</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">