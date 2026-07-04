--- v1 (2026-05-20)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Peta Daya Dukung dan Daya Tampung Penyedia Air</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Peta Daya Dukung dan Daya Tampung Penyedia Air adalah alat atau dokumen yang digunakan untuk menggambarkan kapasitas dan potensi sumber daya air dalam suatu wilayah tertentu. (Bukan kewenangan DPUTR, Kewenangan DLH)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pekerjaan Umum dan Penataan Ruang</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Lembar</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pekerjaan Umum dan Tata Ruang</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">