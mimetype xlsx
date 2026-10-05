--- v2 (2026-07-04)
+++ v3 (2026-10-05)
@@ -530,52 +530,52 @@
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
-      <c r="B11" s="6" t="s">
-        <v>3</v>
+      <c r="B11" s="6">
+        <v>1310.0</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>3</v>
       </c>