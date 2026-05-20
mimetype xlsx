--- v1 (2026-04-04)
+++ v2 (2026-05-20)
@@ -570,52 +570,52 @@
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="6" t="s">
-        <v>19</v>
+      <c r="D12" s="6">
+        <v>79.0</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>2023</v>