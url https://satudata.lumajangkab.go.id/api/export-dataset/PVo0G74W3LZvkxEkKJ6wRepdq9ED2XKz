--- v2 (2026-05-20)
+++ v3 (2026-07-04)
@@ -23,100 +23,100 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Anak Usia Pendidikan Dasar yang Mendapatkan Pelayanan Kesehatan Sesuai Standar</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Pelayanan kesehatan pada anak usia pendidikan dasar dinilai dari cakupan pelayanan kesehatan anak setingkat pendidikan dasar sesuai standart di wilayah kerjanya dalam kurun waktu satu tahun ajaran.                                                                                                                                                                                                                                             Penghitungan pencapaian SPM kesehatan pada anak usia pendidikan dasar dinilai dari cakupan pelayanan kesehatan anak setingkat pendidikan dasar sesuai dengan standart dilakukan dengan menggunakan indeks pencapaian SPM yang meliputi 2 aspek yaitu :                                                                                                                                        a) pencapaian mutu layanan dasar (barang, jasa dan sumber daya manusia); dan
 b) pencapaian penerima layanan dasar.Indeks Pencapaian SPM (IP SPM) adalah nilai capaian SPM yang diperoleh melalui penghitungan rata-rata persentase indeks pencapaian mutu minimal layanan dasar dikalikan bobot mutu dengan persentase indeks penerima layanan dasar dikalikan dengan bobot penerima.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Triwulanan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Triwulan 1</t>
   </si>
   <si>
     <t>Triwulan 2</t>
   </si>
   <si>
     <t>Triwulan 3</t>
   </si>
   <si>
     <t>Triwulan 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -472,187 +472,189 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D12" s="6">
         <v>79.0</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">