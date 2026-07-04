--- v1 (2026-04-05)
+++ v2 (2026-07-04)
@@ -23,50 +23,53 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Warga Negara Usia 60 tahun Keatas Mendapatkan Skrining Kesehatan Sesuai Standar</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah lansia mencapai usia 6 tahun ke atas dan mendapat pelayanan skrining faktor resiko yang dilakukan minimal 1 kali dalam setahun meliputi :
 a. Pengukuran tinggi badan, berat badan dan lingkar perut
 b. pengukuran tekanan darah
 c. pemeriksaan gula darah dan kolesterol
 d. pemeriksaan gangguan mental
 e. pemeriksaan gangguan kognitif
 f. pemeriksaan tingkat kemandirian usia lanjut
 g. anamnesa perilaku berisiko
  yang ada di wilayah kerja dalam 1 tahun, ditulis berdasarkan umur dan jenis kelamin</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Triwulanan</t>
   </si>
@@ -77,53 +80,50 @@
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Triwulan 1</t>
   </si>
   <si>
     <t>Triwulan 2</t>
   </si>
   <si>
     <t>Triwulan 3</t>
   </si>
   <si>
     <t>Triwulan 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -479,187 +479,189 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">