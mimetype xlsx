--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -119,71 +119,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -449,168 +442,179 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C13"/>
+  <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:C13"/>
+      <selection activeCell="B11" sqref="B11:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="3" t="s">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="3" t="s">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
+      <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10" s="6" t="s">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="C10" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="7">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="B12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="C12" s="6">
+        <v>330626.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="5">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="6" t="s">
         <v>17</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B12" s="8" t="s">
+      <c r="C13" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="9" t="s">
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="5">
+        <v>2023</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>17</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C13" s="9" t="s">
+      <c r="C14" s="6" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>