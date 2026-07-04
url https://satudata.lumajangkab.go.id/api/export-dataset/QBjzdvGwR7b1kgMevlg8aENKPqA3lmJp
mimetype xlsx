--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Rumah Tangga (RT) yang Terlayani Akses Air Minum Menurut Kecamatan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Jumlah rumah tangga di setiap kecamatan yang memperoleh air minum dari sumber air yang aman, terlindungi, dan memenuhi standar kualitas serta kontinuitas pelayanan, baik melalui sistem jaringan perpipaan (SPAM) maupun non-perpipaan yang terlindungi</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Semesteran</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Rumah Tangga</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester 1</t>
   </si>
   <si>
     <t>Semester 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,157 +465,159 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6">
         <v>330626.0</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">