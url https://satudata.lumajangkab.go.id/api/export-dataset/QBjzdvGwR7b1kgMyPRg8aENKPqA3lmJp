--- v0 (2025-12-20)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Pelaku Pariwisata dan Ekonomi Kreatif yang Aktif dan Tervalidasi</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Sumber daya manusia yang memiliki kompetensi dan keterampilan di 17 subsektor ekraf dan tervalidasi melalui pendataan pada kegiatan monitoring dan evaluasi berkala sesuai kriteria sebagai berikut :
 1. bergerak dibidang 17 subsektor ekraf
 2. memiliki produk atau karya 
 3. produk atau karya sudah dipasarkan baik offline maupun online
 4. memiliki akun medsos aktif
 5. pernah mengikuti pendidikan, pelatihan, bimtek, kursus, pameran dan lainnya sesuai bidang keahlian yang dibuktikan dengan sertifikat 
 disebut aktif dan tervalidasi apabila memenuhi 5 ketentuan tersebut
 Penetapan kriteria ditetapkan oleh SK Kepala Dinas Pariwisata
 Jumlah Seluruh SDM ekraf ditetapkan oleh SK Kepala Dinas</t>
   </si>
   <si>
     <t>Urusan</t>
@@ -65,50 +65,53 @@
     <t>Pariwisata</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pariwisata</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -121,71 +124,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -451,181 +447,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">