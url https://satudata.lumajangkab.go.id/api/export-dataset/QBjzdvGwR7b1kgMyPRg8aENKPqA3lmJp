--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,98 +23,98 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Pelaku Pariwisata dan Ekonomi Kreatif yang Aktif dan Tervalidasi</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Sumber daya manusia yang memiliki kompetensi dan keterampilan di 17 subsektor ekraf dan tervalidasi melalui pendataan pada kegiatan monitoring dan evaluasi berkala sesuai kriteria sebagai berikut :
 1. bergerak dibidang 17 subsektor ekraf
 2. memiliki produk atau karya 
 3. produk atau karya sudah dipasarkan baik offline maupun online
 4. memiliki akun medsos aktif
 5. pernah mengikuti pendidikan, pelatihan, bimtek, kursus, pameran dan lainnya sesuai bidang keahlian yang dibuktikan dengan sertifikat 
 disebut aktif dan tervalidasi apabila memenuhi 5 ketentuan tersebut
 Penetapan kriteria ditetapkan oleh SK Kepala Dinas Pariwisata
 Jumlah Seluruh SDM ekraf ditetapkan oleh SK Kepala Dinas</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pariwisata</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pariwisata</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -470,142 +470,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">