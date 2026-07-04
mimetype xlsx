--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,91 +23,91 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Peningkatan Masalah Terkait Ipoleksosbud yang Diselesaikan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Masalah ipoleksosbud (idiologi, Politik, sosial, ekonomi dan budaya)yang diselesaikan adalah bentuk Ancaman, Tantangan, Hambatan dan Gangguan yang bersifat komplek dan saling terkait dalam kehidupan masyarakat dan tidak bernilai strategis yang diselesaikan secara hukum atau mediasi.
 Penetapan masalah ipoleksosbud berdasarkan kejadian yang terjadi dan ditetapkan dengan SK Kepala Daerah.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kesatuan Bangsa dan Politik</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Badan Kesatuan Bangsa dan Politik</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -463,142 +463,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">