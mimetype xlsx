--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,95 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Indeks Kualitas Lingkungan Hidup Daerah</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Indeks Kualitas Lingkungan Hidup (IKLH) adalah nilai yang menggambarkan kualitas Lingkungan Hidup dalam suatu wilayah pada waktu tertentu, yang merupakan nilai komposit dari Indeks Kualitas Air (IKA), Indeks Kualitas Udara (IKU) dan  Indeks Kualitas Tutupan Lahan (IKTL),</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perencanaan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
-    <t>Badan Perencanaan Pembangunan Daerah</t>
+    <t>Badan Perencanaan Pembangunan, Riset dan Inovasi Daerah</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -113,71 +116,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -443,181 +439,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">