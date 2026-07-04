--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Indeks Kualitas Lingkungan Hidup Daerah</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Indeks Kualitas Lingkungan Hidup (IKLH) adalah nilai yang menggambarkan kualitas Lingkungan Hidup dalam suatu wilayah pada waktu tertentu, yang merupakan nilai komposit dari Indeks Kualitas Air (IKA), Indeks Kualitas Udara (IKU) dan  Indeks Kualitas Tutupan Lahan (IKTL),</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perencanaan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Badan Perencanaan Pembangunan, Riset dan Inovasi Daerah</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">