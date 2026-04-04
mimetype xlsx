--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,95 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Peserta Pelatihan Digital Skill untuk Menuju Ekonomi Digital</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Program pelatihan digital skill ditunjukan untuk meningkatkan keterampilan dan daya saing, produktivitas, profesionalisme SDM bidang teknologi informasi dan komunikasi bagi angkatan kerja muda Indonesia, masyarakat umum, dan aparatur sipil negaradi bidang Komunikasi dan Informatika sehingga dapat meningkatkan produktivitas dan daya saing bangsa di era Industri 4., serta mampu memenuhi kebutuhan tenaga terampil di bidang teknologi. (Digital Talent Scholarship, Kominfo)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -113,71 +116,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -443,181 +439,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">