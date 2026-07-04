--- v2 (2026-05-20)
+++ v3 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Peserta Pelatihan Digital Skill untuk Menuju Ekonomi Digital</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Program pelatihan digital skill ditunjukan untuk meningkatkan keterampilan dan daya saing, produktivitas, profesionalisme SDM bidang teknologi informasi dan komunikasi bagi angkatan kerja muda Indonesia, masyarakat umum, dan aparatur sipil negaradi bidang Komunikasi dan Informatika sehingga dapat meningkatkan produktivitas dan daya saing bangsa di era Industri 4., serta mampu memenuhi kebutuhan tenaga terampil di bidang teknologi. (Digital Talent Scholarship, Kominfo)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Orang</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,140 +462,142 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">