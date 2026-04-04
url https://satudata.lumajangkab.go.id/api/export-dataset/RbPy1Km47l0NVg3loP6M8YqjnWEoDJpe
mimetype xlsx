--- v0 (2025-12-20)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase komunitas sejarah lokal yang dibina</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>komunitas sejarah lokal yang dibina adalah
 komunitas sejarah yang diberikan pendidikan, pelatihan, fasilitasi, dokumentasi, dan publikasi, serta pendataan dan pelestarian peninggalan sejarah Lumajang
 jumlah komunitas sejarah lokal yang ada meliputi:
 1. Komunitas Search History
 2. Komunitas Sejarawan Muda Study Club
 3. Komunitas Jelajah Lokalitas Lamajang 
 4. Komunitas Bhumi Lamahjang
 5. Komunitas Peduli Sejarah Lumajang
 6. Komunitas Juru Lamajang
 7. Study Club Sejarah SMA Negeri 3 Lumajang
 8. Masyarakat Peduli Peninggalan Majapahit Timur</t>
   </si>
@@ -67,50 +67,53 @@
     <t>Pendidikan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pendidikan dan Kebudayaan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -123,71 +126,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -453,181 +449,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">