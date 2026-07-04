--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,100 +23,100 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase komunitas sejarah lokal yang dibina</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>komunitas sejarah lokal yang dibina adalah
 komunitas sejarah yang diberikan pendidikan, pelatihan, fasilitasi, dokumentasi, dan publikasi, serta pendataan dan pelestarian peninggalan sejarah Lumajang
 jumlah komunitas sejarah lokal yang ada meliputi:
 1. Komunitas Search History
 2. Komunitas Sejarawan Muda Study Club
 3. Komunitas Jelajah Lokalitas Lamajang 
 4. Komunitas Bhumi Lamahjang
 5. Komunitas Peduli Sejarah Lumajang
 6. Komunitas Juru Lamajang
 7. Study Club Sejarah SMA Negeri 3 Lumajang
 8. Masyarakat Peduli Peninggalan Majapahit Timur</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pendidikan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pendidikan dan Kebudayaan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -472,142 +472,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">