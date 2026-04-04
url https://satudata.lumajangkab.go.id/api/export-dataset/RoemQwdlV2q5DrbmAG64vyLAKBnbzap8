--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Perumahan yang Sudah Dilengkapi PSU (Prasarana, Sarana dan Utilitas Umum)</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Perumahan adalah kumpulan rumah sebagai bagian dari permukiman, baik perkotaan maupun perdesaan, yang dilengkapi dengan prasarana, sarana, dan utilitas umum sebagai hasil upaya pemenuhan rumah yang layak huni. Perumahan yang diukur meliputi perumahan yang dibangun oelh pengembang dan kumpulan rumah yang dibangun secara swadaya.
 Prasarana adalah kelengkapan dasar fisik lingkungan hunian yang memenuhi standar tertentu untuk kebutuhan bertempat tinggal yang layak, sehat, aman, dan nyaman.
 Sarana adalah fasilitas dalam lingkungan hunian yang berfungsi untuk mendukung penyelenggaraan dan pengembangan kehidupan sosial, budaya, dan ekonomi.
 Utilitas Umum adalah kelengkapan penunjang untuk pelayanan lingkungan hunian.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Perumahan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -116,71 +119,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -446,181 +442,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6">
+        <v>148.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">