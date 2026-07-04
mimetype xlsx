--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Perumahan yang Sudah Dilengkapi PSU (Prasarana, Sarana dan Utilitas Umum)</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Perumahan adalah kumpulan rumah sebagai bagian dari permukiman, baik perkotaan maupun perdesaan, yang dilengkapi dengan prasarana, sarana, dan utilitas umum sebagai hasil upaya pemenuhan rumah yang layak huni. Perumahan yang diukur meliputi perumahan yang dibangun oelh pengembang dan kumpulan rumah yang dibangun secara swadaya.
 Prasarana adalah kelengkapan dasar fisik lingkungan hunian yang memenuhi standar tertentu untuk kebutuhan bertempat tinggal yang layak, sehat, aman, dan nyaman.
 Sarana adalah fasilitas dalam lingkungan hunian yang berfungsi untuk mendukung penyelenggaraan dan pengembangan kehidupan sosial, budaya, dan ekonomi.
 Utilitas Umum adalah kelengkapan penunjang untuk pelayanan lingkungan hunian.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Perumahan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,142 +465,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>148.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">