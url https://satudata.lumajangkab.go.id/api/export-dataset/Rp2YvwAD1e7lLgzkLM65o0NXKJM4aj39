--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,94 +23,94 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Tingkat Partisipasi Angkatan Kerja</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Tingkat Partisipasi Angkatan Kerja (TPAK) adalah persentase jumlah angkatan kerja terhadap jumlah penduduk usia kerja. 
 Angkatan kerja adalah penduduk usia kerja (15 tahun ke atas) yang bekerja atau punya pekerjaan namun sementara tidak bekerja, dan penggangguran.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perencanaan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Badan Perencanaan Pembangunan, Riset dan Inovasi Daerah</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,142 +466,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">