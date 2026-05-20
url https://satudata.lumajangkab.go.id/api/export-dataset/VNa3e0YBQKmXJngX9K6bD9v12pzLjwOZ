--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -539,52 +539,52 @@
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="B12" s="6" t="s">
-        <v>17</v>
+      <c r="B12" s="6">
+        <v>1.0201</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>