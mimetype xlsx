--- v1 (2026-05-20)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Laju Pertumbuhan Penduduk Kecamatan Candipuro</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Angka yang menunjukan tingkat pertambahan penduduk per tahun dalam jangka waktu tertentu. Angka ini dinyatakan sebagai persentase dari penduduk dasar. Laju pertumbuhan penduduk dapat dihitung menggunakan tiga metode, yaitu aritmatik, geometrik, dan eksponensial.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Administrasi Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,142 +465,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>1.0201</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">