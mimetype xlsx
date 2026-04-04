--- v0 (2025-12-20)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Bayi Baru Lahir yang Mendapatkan Layanan Kesehatan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Pelayanan Kesehatan Bayi Baru Lahir adalah pelayanan kesehatan yang  diberikan  pada  bayi  baru  lahir  sesuai  standar,  yang mencakup:
 1)    Standar kuantitas. Standar kuantitas adalah kunjungan minimal 3 kali selama
       periode neonatal, dengan ketentuan:
        a)    Kunjungan Neonatal 1 (KN1) 6 - 48 jam.                                                                                                                                                                                                                                                                                                                                  
        b)    Kunjungan Neonatal 2 (KN2) 3 - 7 hari.
        c)    Kunjungan Neonatal 3 (KN3) 8 - 28 hari.
 2)    Standar kualitas. Terdiri dari :
        a)    Pelayanan   neonatal   esensial   saat   lahir   (0-6   jam).
               Perawatan neonatal esensial saat lahir meliputi:                                                                                                                                                                                                                                                                                                         
              (1)   Pemotongan dan perawatan tali pusat.
             (2)   Inisiasi Menyusu Dini (IMD).                                                                                                                                                                                                                                                                                                                                         
             (3)   Injeksi vitamin K1.
@@ -77,50 +77,53 @@
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Bayi</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -133,71 +136,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -463,181 +459,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6">
+        <v>12528.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">