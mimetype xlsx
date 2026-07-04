--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -21,50 +21,53 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Jumlah Bayi Baru Lahir yang Mendapatkan Layanan Kesehatan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Pelayanan Kesehatan Bayi Baru Lahir adalah pelayanan kesehatan yang  diberikan  pada  bayi  baru  lahir  sesuai  standar,  yang mencakup:
 1)    Standar kuantitas. Standar kuantitas adalah kunjungan minimal 3 kali selama
       periode neonatal, dengan ketentuan:
        a)    Kunjungan Neonatal 1 (KN1) 6 - 48 jam.                                                                                                                                                                                                                                                                                                                                  
        b)    Kunjungan Neonatal 2 (KN2) 3 - 7 hari.
        c)    Kunjungan Neonatal 3 (KN3) 8 - 28 hari.
 2)    Standar kualitas. Terdiri dari :
        a)    Pelayanan   neonatal   esensial   saat   lahir   (0-6   jam).
               Perawatan neonatal esensial saat lahir meliputi:                                                                                                                                                                                                                                                                                                         
              (1)   Pemotongan dan perawatan tali pusat.
             (2)   Inisiasi Menyusu Dini (IMD).                                                                                                                                                                                                                                                                                                                                         
             (3)   Injeksi vitamin K1.
             (4)   Pemberian salep/tetes mata antibiotik.
             (5)   Pemberian imunisasi (injeksi vaksin hepatitis B0).
      b)    Pelayanan neonatal esensial setelah lahir (6 jam – 28 hari).                                                                                                                                                                                                                                                                            
              Perawatan neonatal esensial setelah lahir meliputi:                                                                                                                                                                                                                                                                                                           
              (1)    Konseling  perawatan  bayi  baru  lahir  dan  ASI eksklusif.
              (2)   Memeriksa    kesehatan    dengan    menggunakan pendekatan MTBM.
              (3)   Pemberian  vitamin  K1  bagi  yang  lahir  tidak  di fasyankes atau belum mendapatkan injeksi vitamin K1.
              (4)   Imunisasi hepatitis B injeksi untuk bayi usia &lt; 24 jam yang lahir tidak ditolong Tenaga Kesehatan.
@@ -80,53 +83,50 @@
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Bayi</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kesehatan, Pengendalian Penduduk, dan Keluarga Berencana</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -482,134 +482,136 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>12528.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>