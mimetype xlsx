--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,100 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Warga Negara/Penduduk yang memiliki akses sanitasi aman</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Menghitung presentase Warga Negara/Penduduk yang memiliki akses sanitasi hingga tahun N. 
 Data jumlah jiwa mendasari data BPS yang rilis Tahun N-1. 
 Akses Sanitasi aman yang diukur mencakup air limbah domestik aman
 Sanitasi aman menurut PERMEN PUPR 13 Tahun 2023 adalah fasilitas buang air besar individual bagi masyarakat yang bermukim di wilayah perdesaan dengan kepadatan penduduk minimal 25 jiwa/ha dan/atau di seluruh wilayah perkotaan dimana bangunan atas dilengkapi kloset leher angsa dan bangunan bawah dilengkapi dengan :
 1. Tangki Septik sesuai standar dengan lumpur tinja disedot secara berkala, minimal 3 tahun sekali serta dibuang dan diolah ke IPLT, atau
 2. sambungan rumah yang terkoneksi ke SPALDT</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -118,71 +121,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -448,181 +444,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">