--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,95 +23,95 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Warga Negara/Penduduk yang memiliki akses sanitasi aman</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Menghitung presentase Warga Negara/Penduduk yang memiliki akses sanitasi hingga tahun N. 
 Data jumlah jiwa mendasari data BPS yang rilis Tahun N-1. 
 Akses Sanitasi aman yang diukur mencakup air limbah domestik aman
 Sanitasi aman menurut PERMEN PUPR 13 Tahun 2023 adalah fasilitas buang air besar individual bagi masyarakat yang bermukim di wilayah perdesaan dengan kepadatan penduduk minimal 25 jiwa/ha dan/atau di seluruh wilayah perkotaan dimana bangunan atas dilengkapi kloset leher angsa dan bangunan bawah dilengkapi dengan :
 1. Tangki Septik sesuai standar dengan lumpur tinja disedot secara berkala, minimal 3 tahun sekali serta dibuang dan diolah ke IPLT, atau
 2. sambungan rumah yang terkoneksi ke SPALDT</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perumahan dan Kawasan Permukiman</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -467,142 +467,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">