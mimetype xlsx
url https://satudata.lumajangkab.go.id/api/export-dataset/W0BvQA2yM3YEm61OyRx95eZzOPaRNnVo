--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,97 +12,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Belanja Pegawai di Luar Tunjangan Guru yang Dialokasikan melalui TKD</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Belanja pegawai di luar tunjangan guru yang dialokasikan melalui Transfer Ke Daerah (TKD) merupakan jenis belanja pegawai dalam APBD berupa kompensasi yang ditetapkan sesuai denganketentuan peratuan perundang-undangan diluar tunjangan guru yang dialokasikan melalui Transfer Ke Daerah (TKD)
 Dalam hal persentase belanja pegawai di luar tunjangan guru yang dialokasikan melalui TKD telah melebihi 30% (tiga puluh persen), Pemerintah Daerah harus menyesuaikan porsi belanja pegawai yang dialokasikan melalui TKD paling lambat pada tahun anggaran 2027. 
 Penyesuaian porsi belanja pegawai di luar tunjangan guru yang dialokasikan melalui TKD dilakukan secara bertahap dengan berpedoman pada klasterisasi yang ditetapkan dalam Keputusan Menteri Keuangan setelah berkoordinasi dengan menteri yang menyelenggarakan urusan pemerintahan dalam negeri dan menteri yang menyelenggarakan urusan pemerintahan di bidang pendayagunaan aparatur sipil negara dan reformasi birokrasi.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Keuangan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Persen </t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Badan Pengelola Keuangan Daerah</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -115,71 +118,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -445,181 +441,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">