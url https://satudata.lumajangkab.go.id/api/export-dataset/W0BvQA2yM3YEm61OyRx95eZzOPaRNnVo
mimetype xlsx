--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,92 +23,92 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Belanja Pegawai di Luar Tunjangan Guru yang Dialokasikan melalui TKD</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Belanja pegawai di luar tunjangan guru yang dialokasikan melalui Transfer Ke Daerah (TKD) merupakan jenis belanja pegawai dalam APBD berupa kompensasi yang ditetapkan sesuai denganketentuan peratuan perundang-undangan diluar tunjangan guru yang dialokasikan melalui Transfer Ke Daerah (TKD)
 Dalam hal persentase belanja pegawai di luar tunjangan guru yang dialokasikan melalui TKD telah melebihi 30% (tiga puluh persen), Pemerintah Daerah harus menyesuaikan porsi belanja pegawai yang dialokasikan melalui TKD paling lambat pada tahun anggaran 2027. 
 Penyesuaian porsi belanja pegawai di luar tunjangan guru yang dialokasikan melalui TKD dilakukan secara bertahap dengan berpedoman pada klasterisasi yang ditetapkan dalam Keputusan Menteri Keuangan setelah berkoordinasi dengan menteri yang menyelenggarakan urusan pemerintahan dalam negeri dan menteri yang menyelenggarakan urusan pemerintahan di bidang pendayagunaan aparatur sipil negara dan reformasi birokrasi.</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Keuangan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t xml:space="preserve">Persen </t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Badan Pengelola Keuangan Daerah</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -464,142 +464,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">