--- v2 (2026-07-04)
+++ v3 (2026-10-08)
@@ -579,52 +579,52 @@
         <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="E12" s="6" t="s">
-        <v>3</v>
+      <c r="E12" s="6">
+        <v>138.0</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>3</v>