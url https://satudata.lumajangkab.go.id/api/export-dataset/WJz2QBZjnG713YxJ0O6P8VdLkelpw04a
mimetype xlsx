--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Peningkatan Kualitas Prasarana Perhubungan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Perhubungan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Semesteran</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Perhubungan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Semester 1</t>
   </si>
   <si>
     <t>Semester 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,155 +462,159 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B3" s="1"/>
+        <v>4</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">