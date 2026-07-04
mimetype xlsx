--- v0 (2026-04-04)
+++ v1 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Penerbitan Dokumen Administrasi Kependudukan (KK, KTP, KIA, AKTA, HAK AKSES)</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>ukuran yang menunjukkan rasio jumlah dokumen kependudukan (Kartu Keluarga, KTP, Kartu Identitas Anak, Akta Pencatatan Sipil, dan Hak Akses) yang berhasil diterbitkan dibandingkan dengan total permohonan atau kebutuhan penerbitan dokumen dalam periode tertentu</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Administrasi Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,118 +462,120 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>84.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>93.0</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>93.0</v>
       </c>