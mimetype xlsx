--- v1 (2026-05-20)
+++ v2 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Peta Satuan Kemampuan Lahan (SKL) Kestabilan Lereng</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Peta Satuan Kemampuan Lahan (SKL) Kestabilan Lereng adalah peta yang digunakan untuk menggambarkan kemampuan dan stabilitas lereng di suatu area, khususnya untuk analisis potensi risiko tanah longsor atau kerusakan lereng. (terdapat didalam Materi Teknis RTRW Kabupaten Lumajang)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pekerjaan Umum dan Penataan Ruang</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Peta</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pekerjaan Umum dan Tata Ruang</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,142 +462,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">