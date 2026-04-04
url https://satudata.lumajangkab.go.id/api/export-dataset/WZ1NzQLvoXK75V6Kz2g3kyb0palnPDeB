--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,95 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Peta Rencana Struktur Ruang Sistem Jaringan Telekomunikasi</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Peta Rencana Struktur Ruang Sistem Jaringan Telekomunikasi adalah peta yang memetakan dan merencanakan pengembangan serta distribusi infrastruktur telekomunikasi di suatu wilayah. Infrastruktur ini mencakup berbagai sistem yang mendukung komunikasi, seperti jaringan kabel, jaringan seluler, jaringan internet, dan fasilitas pendukung lainnya yang memungkinkan terjadinya aliran informasi antara individu, institusi, dan sektor-sektor lainnya. saat ini terdapat 5 peta Rencana Struktur Ruang ( Peta Struktur ruang RDTR WP Perkotaan Lumajang, RDTR WP Senduro, RDTR WP Kedungjajang , RDTR WP Ranuyoso dan RTRW Kabupaten Lumajang)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pekerjaan Umum dan Penataan Ruang</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Lembar</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pekerjaan Umum dan Tata Ruang</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -113,71 +116,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -443,181 +439,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6">
+        <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">