--- v2 (2026-05-20)
+++ v3 (2026-07-04)
@@ -23,90 +23,90 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Peta Rencana Struktur Ruang Sistem Jaringan Telekomunikasi</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Peta Rencana Struktur Ruang Sistem Jaringan Telekomunikasi adalah peta yang memetakan dan merencanakan pengembangan serta distribusi infrastruktur telekomunikasi di suatu wilayah. Infrastruktur ini mencakup berbagai sistem yang mendukung komunikasi, seperti jaringan kabel, jaringan seluler, jaringan internet, dan fasilitas pendukung lainnya yang memungkinkan terjadinya aliran informasi antara individu, institusi, dan sektor-sektor lainnya. saat ini terdapat 5 peta Rencana Struktur Ruang ( Peta Struktur ruang RDTR WP Perkotaan Lumajang, RDTR WP Senduro, RDTR WP Kedungjajang , RDTR WP Ranuyoso dan RTRW Kabupaten Lumajang)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Pekerjaan Umum dan Penataan Ruang</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Lembar</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Pekerjaan Umum dan Tata Ruang</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -462,118 +462,120 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6">
         <v>1.0</v>
       </c>