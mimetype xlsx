--- v0 (2025-12-21)
+++ v1 (2026-04-04)
@@ -12,98 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Indeks Budaya Tertib Arsip Pemerintahan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Pengawasan Kearsipan pada lingkup Pemerintahan Daerah adalah penjumlahan Hasil Pengawasan Internal dan pengawasan eksternal. 
 Hasil Pengawasan internal adalah Penjumlahan dari Penggunaan, Penciptaan, Pemeliharaan, SDM PD, Sarpras, dan Penyusutan Arsip Perangkat Daerah. 
 Hasil Pengawasan Eksternal adalah Penjumlahan dari Hasil Penggunaan, Penciptaan, Pemeliharaan, SDM PD, Sarpras, dan Penyusutan Arsip (Desa dan BUMD)
 Digitalisasi Arsip adalah Pemanfaatan Aplikasi Srikandi (unsur Penciptaan dan Pemberkasan)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kearsipan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kearsipan dan Perpustakaan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
+  </si>
+  <si>
+    <t>Nilai</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -116,71 +119,64 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="49" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="4" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -446,181 +442,165 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11:D13"/>
+      <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:2">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="2"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4">
-      <c r="A5" s="3" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4">
-      <c r="A6" s="3" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
-      <c r="A7" s="3" t="s">
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="3" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:2">
       <c r="A9" s="1"/>
-      <c r="B9" s="2"/>
-[...2 lines deleted...]
-      <c r="A10" s="6" t="s">
+      <c r="B9" s="1"/>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="4">
+      <c r="B10" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="5">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="5">
         <v>2025</v>
       </c>
-      <c r="C10" s="5">
+      <c r="B12" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="5">
         <v>2024</v>
       </c>
-      <c r="D10" s="5">
+      <c r="B13" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="5">
         <v>2023</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>15</v>
+      <c r="B14" s="6" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">