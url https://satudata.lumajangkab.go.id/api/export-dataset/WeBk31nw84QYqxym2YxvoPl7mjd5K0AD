--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,93 +23,93 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Indeks Budaya Tertib Arsip Pemerintahan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>Pengawasan Kearsipan pada lingkup Pemerintahan Daerah adalah penjumlahan Hasil Pengawasan Internal dan pengawasan eksternal. 
 Hasil Pengawasan internal adalah Penjumlahan dari Penggunaan, Penciptaan, Pemeliharaan, SDM PD, Sarpras, dan Penyusutan Arsip Perangkat Daerah. 
 Hasil Pengawasan Eksternal adalah Penjumlahan dari Hasil Penggunaan, Penciptaan, Pemeliharaan, SDM PD, Sarpras, dan Penyusutan Arsip (Desa dan BUMD)
 Digitalisasi Arsip adalah Pemanfaatan Aplikasi Srikandi (unsur Penciptaan dan Pemberkasan)</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Kearsipan</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Angka</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kearsipan dan Perpustakaan</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Nilai</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -465,142 +465,144 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">