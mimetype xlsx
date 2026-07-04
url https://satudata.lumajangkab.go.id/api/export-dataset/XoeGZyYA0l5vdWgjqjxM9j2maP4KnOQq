--- v1 (2026-04-04)
+++ v2 (2026-07-04)
@@ -23,99 +23,99 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data Indikator" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Nama Dataset</t>
   </si>
   <si>
     <t>Persentase Pengguna Profil Kependudukan</t>
   </si>
   <si>
     <t>Kode Dataset</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Definisi</t>
   </si>
   <si>
     <t>ukuran yang menunjukkan rasio jumlah pihak (instansi, lembaga, atau pemangku kepentingan) yang memanfaatkan Profil Kependudukan sebagai referensi data untuk perencanaan pembangunan dan pengambilan kebijakan dibandingkan dengan total potensi pengguna yang ditargetkan</t>
   </si>
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Administrasi Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Triwulanan</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Persen</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Dinas Kependudukan dan Pencatatan Sipil</t>
   </si>
   <si>
     <t>Sumber Data</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>Triwulan 1</t>
   </si>
   <si>
     <t>Triwulan 2</t>
   </si>
   <si>
     <t>Triwulan 3</t>
   </si>
   <si>
     <t>Triwulan 4</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -471,187 +471,189 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B11" sqref="B11:E14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1"/>
+      <c r="B2" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>2025</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>2024</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>2023</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>19</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">